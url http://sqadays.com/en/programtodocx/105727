--- v0 (2026-07-25)
+++ v1 (2026-07-25)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0cbc0f9ca5054473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R362ac5c58cbf4e93" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R89c2ebbb0e9d4695" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="edca6c98-00cf-46a9-9d17-447ee145e2ad"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R62f2afab65b443d6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2b0a37b2-3092-408e-97f2-cefbf2a3e400"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R84dad9bff7b145b4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e4b6df52-648c-4950-a3fd-c545afe65fcc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ac1ddb74eac4af1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="04d1a9c2-9edd-45e1-beb4-040971ec3401"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6788f47b97104ee1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e598c13f-0732-4fe9-a6d7-882d1028d0ee"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b2841b96e8446cd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c678454e-8b2b-4c5c-bfb8-5459121a06e9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R922cc5eb4c1e41df" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="986c984f-c615-4a66-904e-93476a742fca"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra742d0995cd343e1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="61e2fd29-04f8-47c1-945b-99a3722f5f58"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R89c2ebbb0e9d4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc5d06fe615124086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R9220bc82d8164cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R7e24fb553f5342a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rc8213cbb94c54462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R81ebb056f57f4dbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rd0344da91fa24241" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R62f2afab65b443d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R84dad9bff7b145b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6ac1ddb74eac4af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R6788f47b97104ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8b2841b96e8446cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R922cc5eb4c1e41df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra742d0995cd343e1" /></Relationships>
 </file>