--- v3 (2026-07-25)
+++ v4 (2026-10-16)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5dc67adc2eff4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R283842dd972542ac" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1749d22a2c6745ee" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="e03629fd-a283-46b8-8700-89024b364de1"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8ee5957600f841ab" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bc0b6a3e-b8c6-4d2e-8b04-f4635b696ba1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rec77ed144719417d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="322e8086-95d1-4401-ac87-e81e4a6fcf4e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R821163646eef4522" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3a26dcd1-98a0-48da-baf8-b4c4c7056cf5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc4986fb2fc74e73" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5725c4c0-93cd-4a01-8306-bae639e476ef"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re5bc3b38d1024ccc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e0319def-cd34-49e9-a91d-3b4a46492cda"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69808eb0fed746f3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="79b6142d-68f9-4845-9d28-898ee572a3f6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R04ca4828b3b74d7b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="85aac5ae-c31d-4ad8-aeac-fb1f1ff74491"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R91c8b19144a04d96" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e5ecbf5b-fcd6-4f8f-b2d8-6c7a794bfeae"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R1749d22a2c6745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra04f42e430044531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ref1a169ccde24358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4ddd8097b60c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R4c4ee864079a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8cb3013ae11c4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra25eca49966f4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1eb442c7ae7d4acd" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R8ee5957600f841ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rec77ed144719417d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R821163646eef4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rfc4986fb2fc74e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Re5bc3b38d1024ccc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R69808eb0fed746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R04ca4828b3b74d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R91c8b19144a04d96" /></Relationships>
 </file>