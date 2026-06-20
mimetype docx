--- v0 (2026-05-25)
+++ v1 (2026-06-20)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0095536a8ed8479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb25cd530fe7c44cc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4e13293917f7482b" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="cdb97113-a884-42fd-9894-49ea5139f063"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a9b35c8da6c4818" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bd62407a-50c3-409e-b564-4f5684e7a11e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3171a0d3d9eb4f22" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4ccb3dc0-8898-4ba4-90d3-158dfc4f66d9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R92171391021d4f0f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c7b6e662-ab3c-44c0-a6a0-bd94bcb74c3f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Red5e44b9d57d41e0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cf668cd1-c41c-4fde-a489-b842acaa1cc3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9491f813720347fb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fb158538-2e83-4a33-8d35-8974583e49ab"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R539db069446946c3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7cc11444-3027-453e-b699-4536c2299d12"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdde0d331a004906" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fba04965-fba9-4fb7-93a9-a4ff6462a7bc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbc136777ea844ae3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0f17e3be-1631-4932-a6d3-e217c382cceb"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R4e13293917f7482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6dc0bbaec1b047f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rd2d9e17ef6a04026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R778bb3cb1cd543a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R4d350963912a4b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R7fd853cf4d9b4ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R1ca3b3de4b294eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R74bcaff3afc5454b" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3a9b35c8da6c4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3171a0d3d9eb4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R92171391021d4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Red5e44b9d57d41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R9491f813720347fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R539db069446946c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rfdde0d331a004906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rbc136777ea844ae3" /></Relationships>
 </file>