--- v1 (2026-06-20)
+++ v2 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rb25cd530fe7c44cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0ae94eafe3064a54" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a9b35c8da6c4818" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="0f17e3be-1631-4932-a6d3-e217c382cceb"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3351e64a69ec4a4d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ad70e17d-4624-4318-a553-7c8a546baefe"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6dfc46a32966441c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="89916ab3-391e-4ae1-b570-2d7c3ef9e6d1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e97b694f0e74499" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e1989048-da7d-4371-9d31-83d4675f4226"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0f38dc39b31f4615" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f2c0cede-c5b5-4349-9666-abc145902561"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R197b8613d0be4be2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4f1d9c91-e4fa-4ee8-b7c5-9334feba9fe1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3bc6a2dad81f416f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="18650d33-7b77-46f9-929e-72d669a79e29"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9ad3e3cfb92842b9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c3df5a35-21c2-4040-b94c-196f04c3ba19"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6b627975f6604c41" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e20bbcec-f5ac-4ba6-a601-93731642fa3b"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3a9b35c8da6c4818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3171a0d3d9eb4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R92171391021d4f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Red5e44b9d57d41e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R9491f813720347fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R539db069446946c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rfdde0d331a004906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rbc136777ea844ae3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3351e64a69ec4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6dfc46a32966441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R5e97b694f0e74499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R0f38dc39b31f4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R197b8613d0be4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R3bc6a2dad81f416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R9ad3e3cfb92842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R6b627975f6604c41" /></Relationships>
 </file>