--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0ae94eafe3064a54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R5dc67adc2eff4365" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3351e64a69ec4a4d" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="e20bbcec-f5ac-4ba6-a601-93731642fa3b"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1749d22a2c6745ee" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7c4701c1-e2a4-4dc1-b536-b4908000272d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra04f42e430044531" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="df9f0c29-9383-4731-b939-4938de92d1cb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ref1a169ccde24358" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d073a42a-e43b-4c7a-9e6c-0d39e0519ac5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4ddd8097b60c4068" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="562134f3-fdc1-4209-b944-1ae370bffa46"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4c4ee864079a4fb8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="01f31838-2d8b-465a-a47c-0fda86c5f908"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8cb3013ae11c4409" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b3699e16-5343-464a-ac82-80630156161d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra25eca49966f4cd1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8d1b4bed-72c0-47cf-80ae-7f45915b0034"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1eb442c7ae7d4acd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e03629fd-a283-46b8-8700-89024b364de1"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3351e64a69ec4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R6dfc46a32966441c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R5e97b694f0e74499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R0f38dc39b31f4615" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R197b8613d0be4be2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R3bc6a2dad81f416f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R9ad3e3cfb92842b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R6b627975f6604c41" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R1749d22a2c6745ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra04f42e430044531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Ref1a169ccde24358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4ddd8097b60c4068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R4c4ee864079a4fb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8cb3013ae11c4409" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra25eca49966f4cd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1eb442c7ae7d4acd" /></Relationships>
 </file>