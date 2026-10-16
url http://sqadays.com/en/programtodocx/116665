--- v0 (2026-07-25)
+++ v1 (2026-10-16)
@@ -1,412 +1,412 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra8c7c4999f67493e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R41efd92ac53849a2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R44653bc735af48db" cstate="print">
-[...345 lines deleted...]
-                        <a:ext uri="d1945790-e27d-4971-96fc-9cd122bdbca7"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd1054011a0e548c0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d5709e31-182c-4f06-9c4e-0ef1b80cf07e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R01d8a31f8b5f4c4a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3e09ac7c-348f-4d3c-9fbc-04842346bf9a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4bbdd63b5ff54eba" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a8f692f5-8a4c-4d67-a608-c11580d3ef3d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0dd50bbb646247f6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4445d7d6-275d-401e-8988-d224fec02a02"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfcdca125c3224ee5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6c8dbd9e-e607-45b6-8d13-5b4034dbc52b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R50dd6ae533f54f52" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3adc320a-5265-4285-84f4-9a831a0d5615"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b26487d131941f3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a3d5b0bb-2ede-4e3d-94a3-93b66d6156dc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra044e794e0d147fb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="35998f19-e946-4a34-815a-954a95329c91"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd993b0f088443e8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0dc2732b-4194-4970-b839-a1011d7ba138"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R44653bc735af48db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re6c62b4b4122466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rb81f7132bd9342c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rdf2eb95cc5384725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb1a171cda203444f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R39fe5956e7674dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rc54313cd30524d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rae798bcd84ba4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="R7189efe0ca5546cf" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd1054011a0e548c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R01d8a31f8b5f4c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R4bbdd63b5ff54eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R0dd50bbb646247f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rfcdca125c3224ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R50dd6ae533f54f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R8b26487d131941f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Ra044e794e0d147fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image9.png" Id="Rdd993b0f088443e8" /></Relationships>
 </file>