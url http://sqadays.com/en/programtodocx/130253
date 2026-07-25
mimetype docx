--- v0 (2026-07-25)
+++ v1 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbb58287972434a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R54529d33e3824de6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51ecbb2b153b4026" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="048b315e-e862-4ffd-a953-a7fe8d7f72df"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R55f19c12115442b2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fbf785aa-395b-4d1e-81b8-a397fb6f54a6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3cf10d7ed3d64634" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b5c52d56-2c78-412d-b95a-4bc429bb822f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R20c0a12de4bf4636" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d2010e9d-b629-4054-9d1e-132e8adb9e7a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6ca0e564198b4318" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="06a4f246-84e2-4f60-b922-b88f38126ef0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfdd97c4763544451" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="14ff3560-9b0d-41c7-9e0a-1d3e9d4394d4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5657434d67da4d69" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="568a6bbb-cd39-4e81-a32e-66316ee9eef3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd028451e5af478b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="952c1af4-7dbd-4861-ad81-9ab341500522"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R78c674a2f2334216" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a3993f47-6209-4091-b666-ac927661c055"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R51ecbb2b153b4026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R08851374c38747fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R5b226a1756f741ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Re98d3cdf76494184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rca857e9d5ea94f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R23c9ef11dc044116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re2e3ec1b37614177" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R9857a2203122449f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R55f19c12115442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3cf10d7ed3d64634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R20c0a12de4bf4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R6ca0e564198b4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rfdd97c4763544451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R5657434d67da4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rdd028451e5af478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R78c674a2f2334216" /></Relationships>
 </file>