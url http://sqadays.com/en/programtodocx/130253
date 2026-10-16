--- v1 (2026-07-25)
+++ v2 (2026-10-16)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R54529d33e3824de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rdc0e631a2d9849e6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R55f19c12115442b2" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="a3993f47-6209-4091-b666-ac927661c055"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6e64fe1b2934497f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1a393e9f-6636-4b2c-b0bd-a8db3ce8ee55"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R14ca5166ce064dc3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0b25852d-1ea1-474a-aae8-110f1dbadaa6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raeebe87946ff45af" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="733d73fc-ab07-452f-8e9f-c073e528016c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R58d234ecff0a45c8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="065c58df-cdae-4b23-81e2-72f1ab9a4817"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf104a0d218aa43bc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4a3a66df-41f1-4cdf-96bd-346b1c1279a2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdcc2c462b56a4ce7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="681aad8b-61ff-4a63-b817-8311549b9cb7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R244441ce31a14074" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="796c35bb-338e-4b95-87eb-f02054c5adf1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2fbc6f6e10c24847" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ad658666-8a69-4708-afba-f75fcc93e0c2"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R55f19c12115442b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3cf10d7ed3d64634" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R20c0a12de4bf4636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R6ca0e564198b4318" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rfdd97c4763544451" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R5657434d67da4d69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rdd028451e5af478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R78c674a2f2334216" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6e64fe1b2934497f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R14ca5166ce064dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Raeebe87946ff45af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R58d234ecff0a45c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf104a0d218aa43bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rdcc2c462b56a4ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R244441ce31a14074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R2fbc6f6e10c24847" /></Relationships>
 </file>