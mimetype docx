--- v0 (2026-07-25)
+++ v1 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7cd6d3a8490c4b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R183680730c564274" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc9e3d5bab06e433a" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="7d6a1225-c194-46c4-add4-fe61fa2bdff9"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbebd60616a5242c2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="de7e5e26-459d-4dda-80a4-ab4b3ee6a033"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfaf590df8d0b4e0c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6130af47-428b-4680-a4ac-4e3a6cc3be4b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rde13904adf674fdd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0c1d9991-8f19-4831-8bbe-25ccac80a8c4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra44f4c99f6d24f89" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e653f485-1984-4199-bab7-f3b85dff9150"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R44bb3082a1d74238" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="36612bcc-6c48-4151-9ddf-e7579f6a34e8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R32a21682c3e748bc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="65346fab-be34-4288-b081-80b426355df7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0577230805524fe2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b8f6c848-a776-4c4a-b4f0-3ee0bb77285d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R703d1398f6aa49e5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="820b064b-9a1b-42ed-8fd7-c713f792dac6"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc9e3d5bab06e433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9a76b1f84d724e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R06bc02f572ce4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rc8be2a55d8624dcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R51c5868fca8a426c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R81ab43c31b08462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb65dd0cf3bd04415" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1571d60b07d74a49" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rbebd60616a5242c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rfaf590df8d0b4e0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rde13904adf674fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra44f4c99f6d24f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R44bb3082a1d74238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R32a21682c3e748bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0577230805524fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R703d1398f6aa49e5" /></Relationships>
 </file>