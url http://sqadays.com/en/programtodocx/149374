--- v0 (2026-09-14)
+++ v1 (2026-10-05)
@@ -1,283 +1,240 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R929a2301c52c483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Raf1da5c62c9642c5" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6a54ab632df0448b" cstate="print">
-[...216 lines deleted...]
-                        <a:ext uri="ad06b67c-dbc9-4589-a6ea-0c57e35e4b29"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3bf71c7fbed64518" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="833032fc-6cfd-4fb7-82a5-46105294073b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf397d7a52eb40a0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8fc50e11-8346-4319-be17-eac61e3ac027"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8fa6858f98f14ea5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="da30f9e5-bd0e-4ee4-b4f9-1e39d7e2de9f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rac0e96f25f554199" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d8de56ea-0619-4b04-8c17-301d11260596"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R06c5e490ec4e4278" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5f9f1384-2cc9-4649-926d-f1cb47e9d4c0"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R6a54ab632df0448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R677c10aea0294c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfdfc70f30f584d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3dadd44c142e44c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rfb73949d6b184b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rb7c1777689754710" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3bf71c7fbed64518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rcf397d7a52eb40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R8fa6858f98f14ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rac0e96f25f554199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R06c5e490ec4e4278" /></Relationships>
+</file>