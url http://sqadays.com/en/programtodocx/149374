--- v1 (2026-10-05)
+++ v2 (2026-11-07)
@@ -1,240 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Raf1da5c62c9642c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R432a0b5990d842d2" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3bf71c7fbed64518" cstate="print">
-[...173 lines deleted...]
-                        <a:ext uri="5f9f1384-2cc9-4649-926d-f1cb47e9d4c0"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R78d0a9a9fa104bd5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="294883eb-7f5f-4c67-9f02-03d360055ccc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdc0d151862284772" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0db007ca-25e6-44e7-85a9-68921c45f0ff"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbdecd6405a784685" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="57266a1b-b00c-4d4a-97f0-81ecf4d75985"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R596b8ce4717947d2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c91e3f6a-9e7b-4f88-ae2e-2fb7099e13bd"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8aa4b50a55364f36" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="47bb428d-86f5-4691-84f6-877a8359e805"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc6975b74aecb47d1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6276fd83-0c0b-4375-a8e2-afbbf29dcbfb"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R3bf71c7fbed64518" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rcf397d7a52eb40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R8fa6858f98f14ea5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rac0e96f25f554199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R06c5e490ec4e4278" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R78d0a9a9fa104bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rdc0d151862284772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rbdecd6405a784685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R596b8ce4717947d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8aa4b50a55364f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc6975b74aecb47d1" /></Relationships>
+</file>