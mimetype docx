--- v0 (2026-07-27)
+++ v1 (2026-10-14)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8f26ff579a1847d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref5e14f806e24c39" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R198bc2d12ba747b4" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="80196b71-3b0f-42bc-955c-93046c2b2292"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R823bc12e8b994c67" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2de12c1d-3d38-4139-bd76-771771a853d1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R162421b24afc46d0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e248cd3e-b222-475e-8c2f-db114787e210"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R784f6e5365084466" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ede440ec-7ffd-4ca5-8254-ba8339a6290c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2883f184b0684279" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="594d5162-1cd4-4f2a-ae45-1b580cf930a9"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb5c6d9909efa4a36" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3034a992-bbbe-47a6-a4e4-8ef3d9b0909c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R567a8f3090214191" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b1a4b496-52da-43fd-a79f-cf4ced7f0a38"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R45dc89c852ff4daa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="76cf19e0-6b9a-4318-b55c-777a67c8b5ee"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R198bc2d12ba747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc15b925916264b57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R1aff7466bac84c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R52ac9d6864be486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Ra353d3953f3f4bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc26dcf59763341eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb7dc3726df964d9c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R823bc12e8b994c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R162421b24afc46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R784f6e5365084466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2883f184b0684279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb5c6d9909efa4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R567a8f3090214191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R45dc89c852ff4daa" /></Relationships>
 </file>