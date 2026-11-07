--- v1 (2026-10-14)
+++ v2 (2026-11-07)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ref5e14f806e24c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Re9b62846f6ad4064" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R823bc12e8b994c67" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="76cf19e0-6b9a-4318-b55c-777a67c8b5ee"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1ef741e0826543ed" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fc3b7384-469c-474f-b378-d3807d36ee02"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R619d0236cc594ebd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b703f56b-0d0b-48f5-9633-326ef47417ec"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R73a1575abd5f464c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="998cec3e-9746-47da-abaf-c8c00c409eba"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra55f33a5f1a14ab7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="165d2ea5-76b4-43bb-9370-374b279db112"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Redbecfc8a7154bf8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="123c9241-e51c-4e26-831c-15c7811bafc7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf6b546cfcda246de" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="aa470fe5-632a-4e8a-9fa1-9a11dd6a3a24"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R256f753787c04f50" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="3eba3b14-9f56-4eb4-97a1-393db9a6f10d"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R823bc12e8b994c67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R162421b24afc46d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R784f6e5365084466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2883f184b0684279" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb5c6d9909efa4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R567a8f3090214191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R45dc89c852ff4daa" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R1ef741e0826543ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R619d0236cc594ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R73a1575abd5f464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra55f33a5f1a14ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Redbecfc8a7154bf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rf6b546cfcda246de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R256f753787c04f50" /></Relationships>
 </file>