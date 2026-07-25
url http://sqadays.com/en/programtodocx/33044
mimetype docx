--- v0 (2026-07-25)
+++ v1 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R9cbc1578582548f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc2d403e259e74b20" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd074811c581040fb" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="66682578-b941-48bd-97e9-4c2278887abd"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R7b8c44e6e2db44c8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fbed41da-10a1-4d7c-be59-0163b7b940ce"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R351c528eebef46be" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="021fd6a3-d33d-4d7d-9402-20334a080655"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rbd6fa5684e5b4fc3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="678b32fb-72b3-429e-ad86-c7df3f4ecf93"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R445160b602454428" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d15c5c50-b710-49db-84c4-f966ee94e6d2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6383ca7fe8d49a7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="39dde58d-7c03-42fd-9fae-b1bbd36c2899"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd6f4c8dd76ba4a52" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9ba8b050-9776-4f5a-8ead-04fe60e4540f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb56d5f4db164cc3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fb78cc1b-816c-4a57-853a-c7c38022d54d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R46683d39652643f6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="040224e1-e785-4ac1-a91c-967c02767d13"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd074811c581040fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R522dd716b54a46db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rd955b77a53a940c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd141ce98b177493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R4d284be191aa43f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2fb2deba3a954527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R579d5a9b037a4837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R889353c724de4d4d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R7b8c44e6e2db44c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R351c528eebef46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rbd6fa5684e5b4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R445160b602454428" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb6383ca7fe8d49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rd6f4c8dd76ba4a52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rdb56d5f4db164cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R46683d39652643f6" /></Relationships>
 </file>