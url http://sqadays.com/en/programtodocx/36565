--- v4 (2026-07-26)
+++ v5 (2026-10-20)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3a61aefc749e4bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc4fb857dae3a46ba" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8ccf88782b2457c" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="e66e66fa-8583-471c-b5e9-a1bcfb18a413"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1cfb03f22c6344b0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dd2ac862-31e0-4335-85cf-9dcf4c272236"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd0bd90282aec4313" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5721f204-0dbc-4563-bc05-fd6cf01e8821"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R396938b694174802" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9838a304-cd33-4029-bf79-737408339d0f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9847fff0c6ba405b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7f886e8b-01db-48c0-a795-d659010608e5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8f8fa970a8548c5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="51816b2b-01ed-478b-a6b1-f95a53356841"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re13ba5ccba4141b0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bb3a7ead-def0-4e41-98df-65578412fc83"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3848e2dc8af24ad5" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b03c32ed-ee9b-4e7c-9f5e-a99a7f07b053"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R18f1b398b1414718" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2ea99962-4e22-49f0-85c4-b9cfd821c04a"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc8ccf88782b2457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R2cc143c1065649d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re8f09db7149c4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3a2e6aedbf8e47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8c943fe5864f45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R9a8f0f5891cf48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R113711ea0fc0492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rf576df915fc642e7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R1cfb03f22c6344b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rd0bd90282aec4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R396938b694174802" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R9847fff0c6ba405b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Re8f8fa970a8548c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Re13ba5ccba4141b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R3848e2dc8af24ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R18f1b398b1414718" /></Relationships>
 </file>