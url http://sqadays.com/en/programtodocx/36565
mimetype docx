--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra50d42131ea94e8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra6f6dc16673f4739" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R787679a7e0954f5a" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="e43ef2a8-cc7b-4e2b-a729-a30d37ae43e3"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2267223c975748ec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a01b49fe-7e4f-449a-94db-d43158b8c258"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3c053f3164f34692" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="56712b8f-6241-4b7e-9757-244942c97395"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfd09206497034c78" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="48a8b4d5-7b8e-444c-9478-aa5fc50c4dcc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R64c7b5b0de7045a1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d7f72b75-c1de-4551-88fa-a8d82ae512c1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf24c5dcb8abc4d49" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="269e977f-b8b6-4265-9270-d1996298b8fc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R02e0860b2ef249dd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1b0da9c2-4614-47b1-bdd4-82de279097b0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5941a0691c50416b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0e76f206-2696-404c-ae2d-08b26929dba3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcb80ea292566436e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7017675c-863e-43f4-bf9d-dbfeda0833a2"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R787679a7e0954f5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rdf53186e64d14341" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R33b4662999fa4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R91e39731ea924601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R3436be11b50e4214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rb03fed1e68ac490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rbb0ca3669ac94164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rf21fdea8632449d7" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R2267223c975748ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3c053f3164f34692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfd09206497034c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R64c7b5b0de7045a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf24c5dcb8abc4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R02e0860b2ef249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R5941a0691c50416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rcb80ea292566436e" /></Relationships>
 </file>