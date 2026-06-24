--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra6f6dc16673f4739" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2e1e0c68d07241e0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2267223c975748ec" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="7017675c-863e-43f4-bf9d-dbfeda0833a2"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra60baf6651744985" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="89332c8c-0bcf-49bf-aabd-4be65726cf0d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc3163705469f4019" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4feba53d-2d55-48bf-bd8c-8dd0d05fd117"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdb8e79bdd14744d3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5e8c8f6d-ca61-480e-b78d-d3e5d399bcfe"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R601fdbfb493a46df" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f9c12127-9514-4c3f-b16e-48047b11e318"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf4638d34440f4284" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5e1f49a9-0835-4686-a290-2fa5dcd4246c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R068fdab636f34275" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="15aa3a4b-b015-4af0-a4fb-d6c805a2ba41"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd96216faeeb045d9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dfd6a319-0cd6-4c17-b8c4-e2880fd2cc12"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf57468747d104975" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1681283b-4ca3-4674-b5b0-049521d85558"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R2267223c975748ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3c053f3164f34692" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfd09206497034c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R64c7b5b0de7045a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf24c5dcb8abc4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R02e0860b2ef249dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R5941a0691c50416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rcb80ea292566436e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra60baf6651744985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc3163705469f4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdb8e79bdd14744d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R601fdbfb493a46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf4638d34440f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R068fdab636f34275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rd96216faeeb045d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rf57468747d104975" /></Relationships>
 </file>