--- v2 (2026-06-24)
+++ v3 (2026-07-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2e1e0c68d07241e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1db0f6932b02474b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra60baf6651744985" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="1681283b-4ca3-4674-b5b0-049521d85558"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b7949e38ada4c58" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c64a3e68-2785-444d-98f5-6c602353272d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra189ba52b5f44ab7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c0d65e62-a04f-4b55-9143-8a3f54bc0311"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfef3d9bbf20e4ace" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c9b1328e-a953-4ab0-b467-240cf7a88a4e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3289a59c15f64d36" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="aad9f388-a010-4e6c-a5ba-d835d71bea42"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0cad16652425493f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9391e59f-fc2f-4697-8c73-7286971ff5c4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6106578dc4ad45fa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="fd7063f1-6f71-49ac-9d4c-291f51241d36"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcafa2beaf0a34fc9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="30b99c41-8670-49b2-83fa-2919e970a3e0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R09d6cbb73d4d4e5c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cde35f40-dda8-42a0-9336-ee377e03d9e3"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra60baf6651744985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc3163705469f4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdb8e79bdd14744d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R601fdbfb493a46df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf4638d34440f4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R068fdab636f34275" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rd96216faeeb045d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rf57468747d104975" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R4b7949e38ada4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra189ba52b5f44ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfef3d9bbf20e4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3289a59c15f64d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0cad16652425493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R6106578dc4ad45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rcafa2beaf0a34fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R09d6cbb73d4d4e5c" /></Relationships>
 </file>