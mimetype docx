--- v3 (2026-07-25)
+++ v4 (2026-07-26)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R1db0f6932b02474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3a61aefc749e4bfe" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4b7949e38ada4c58" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="cde35f40-dda8-42a0-9336-ee377e03d9e3"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc8ccf88782b2457c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2be3618d-8dff-4738-bb05-cf14ff479a85"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2cc143c1065649d9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0eec4b41-19d1-4f8b-a04c-cba19d0c38a8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re8f09db7149c4936" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9d380240-ce47-4fea-819e-3b52ba6c86f8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3a2e6aedbf8e47cb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f197a8b9-2c25-4ae6-a575-f02fe154382d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8c943fe5864f45a7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="83678672-1e0a-4223-aca6-67a25fe6a1f3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9a8f0f5891cf48ea" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="82648057-1996-45c3-8dfb-7b3e5fbe8fd2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R113711ea0fc0492a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ad716575-00f9-4849-a875-6b4538ae7068"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf576df915fc642e7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e66e66fa-8583-471c-b5e9-a1bcfb18a413"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R4b7949e38ada4c58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra189ba52b5f44ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfef3d9bbf20e4ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3289a59c15f64d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0cad16652425493f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R6106578dc4ad45fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rcafa2beaf0a34fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R09d6cbb73d4d4e5c" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc8ccf88782b2457c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R2cc143c1065649d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re8f09db7149c4936" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3a2e6aedbf8e47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8c943fe5864f45a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R9a8f0f5891cf48ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R113711ea0fc0492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rf576df915fc642e7" /></Relationships>
 </file>