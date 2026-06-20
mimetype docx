--- v0 (2026-05-25)
+++ v1 (2026-06-20)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Ra31da609ac0d414b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R500d297631f64db3" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2834ee23037f4003" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="1b1c3f84-63a7-4cc1-a5bb-3da5bcf41695"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raed8a71709df45f0" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0cc02cf8-2f8f-4594-825d-d78dce4bb017"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdf20202a42304f49" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="57cdaff3-2290-45a9-8611-b3f0ca9c9bff"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3d1fe32fa6294dff" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4af160b0-3497-4206-944b-2b4e8fd9a20d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra7ebfa301f634e25" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8b21368b-94db-42f3-8d2f-e938a15df31e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8f6ba99020244144" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2286bd8c-d943-466f-bd31-d374e0ed9188"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0b9fb2470494d5c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="815e04f7-d1fd-47cf-8952-9884a279be64"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R32a4a6cfc685463e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="382c46ab-1e24-4933-9ac2-11049b5d17d0"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R2834ee23037f4003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R66854092c18a413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R22a4b35e74a2486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rd4d649d3ad9c4434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R7836afbc778e4b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R2020054d725549b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0563c988065a4443" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Raed8a71709df45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rdf20202a42304f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3d1fe32fa6294dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra7ebfa301f634e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8f6ba99020244144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra0b9fb2470494d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R32a4a6cfc685463e" /></Relationships>
 </file>