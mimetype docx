--- v1 (2026-06-20)
+++ v2 (2026-07-25)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R500d297631f64db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc22ea180699c4a4c" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raed8a71709df45f0" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="382c46ab-1e24-4933-9ac2-11049b5d17d0"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd780f4648f524bb1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="af902d29-eb92-4648-baae-259553015c9b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb17a1ad5faaf4007" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="744e3b11-f800-460c-ae47-23ab60def35a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R027277999beb48e3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="912caf76-1349-4aa7-a4fe-ce8c09c1e8ac"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf791f0a5ac204f26" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="de432e95-d373-464a-9971-4178809256b2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R33b2c036781e4c93" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1b19fd86-5269-4600-9aa9-002d09563e18"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra4994a5a26974663" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="8010ccb2-835b-4225-89b4-6db8e5075aae"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8468082dcea64cd3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b3d4b19c-f0c8-4010-b1ea-96f964229a62"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Raed8a71709df45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rdf20202a42304f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3d1fe32fa6294dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ra7ebfa301f634e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8f6ba99020244144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra0b9fb2470494d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R32a4a6cfc685463e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd780f4648f524bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb17a1ad5faaf4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R027277999beb48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rf791f0a5ac204f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R33b2c036781e4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra4994a5a26974663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R8468082dcea64cd3" /></Relationships>
 </file>