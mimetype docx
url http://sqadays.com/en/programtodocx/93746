--- v2 (2026-07-25)
+++ v3 (2026-07-25)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rc22ea180699c4a4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R7fff12f20b7743bc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd780f4648f524bb1" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="b3d4b19c-f0c8-4010-b1ea-96f964229a62"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R853d8d74c0d94a77" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="24766c73-1e5f-4043-a7c4-e75cfe926a97"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re23073088a204f37" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cda1f08a-14ac-4420-8d60-41fd6556398f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R497aba8423a947ec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ba5b07d4-b392-423b-bafb-ff3b69760f7a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Reb6d95291e13438e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="deb3da87-a59d-4b73-af63-ca4fecb368af"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83656ae6ccd14e38" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="75a05c12-f89d-4c37-a6c7-eb9f99c23c50"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf058cf8e29b84248" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a6195502-f433-4256-93b9-fcd55e6573ae"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0d52b3f6ad5c4057" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="08be835e-3a08-423a-b347-b73cd00abcc7"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rd780f4648f524bb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rb17a1ad5faaf4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R027277999beb48e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rf791f0a5ac204f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R33b2c036781e4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra4994a5a26974663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R8468082dcea64cd3" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R853d8d74c0d94a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Re23073088a204f37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R497aba8423a947ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Reb6d95291e13438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R83656ae6ccd14e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rf058cf8e29b84248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R0d52b3f6ad5c4057" /></Relationships>
 </file>