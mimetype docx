--- v0 (2026-09-12)
+++ v1 (2026-10-02)
@@ -1,283 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rd706a49f7a2e4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R09ee2690c16c47bc" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R226bdbb48c4d4a9a" cstate="print">
-[...216 lines deleted...]
-                        <a:ext uri="a6dca74e-aa25-4226-8ac4-e4c53f00a0a3"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0a6e76333f441b8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="38bf1172-687e-41ea-8023-6a4763c6b953"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3094aa863fe04ee9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d68b793a-099c-4902-83e9-87af9474bd10"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3b1245fa7e8a4043" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5585a7fe-fee6-4d5d-babf-c843dc9411f1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4893aaff4b5f4310" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5833ff51-05ab-478b-893c-8afbf384f7f3"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0ed88afe5c6e430e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="201bc701-c6cd-45d2-b293-e1e148bb455b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce8400e7dd5e4dbc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="12e632d6-8da9-49ce-bd12-64c272283a01"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R226bdbb48c4d4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rf031d3720bcd454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R38bbaaafcb9a4647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R07477e5f012b4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Re08c568f0716429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R59204b44d1d445b8" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rb0a6e76333f441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3094aa863fe04ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3b1245fa7e8a4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4893aaff4b5f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0ed88afe5c6e430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rce8400e7dd5e4dbc" /></Relationships>
+</file>