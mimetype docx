--- v1 (2026-10-02)
+++ v2 (2026-11-07)
@@ -1,283 +1,283 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R09ee2690c16c47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R3ffb9e2a1e014689" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb0a6e76333f441b8" cstate="print">
-[...216 lines deleted...]
-                        <a:ext uri="12e632d6-8da9-49ce-bd12-64c272283a01"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Raed2bbd4966d4136" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f9d821a3-be22-4464-a3c1-801fc8fcd496"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdca2404aab0a4205" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f5093b08-2c8b-4cff-855b-3a29a364c04b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9f42534896de40ed" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5c95c37c-f3ec-4614-a0f8-148eba334f37"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49b3abbf2f824924" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="182fc041-2261-444a-9c95-4e7ff6acfe15"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8f89f7d0792d4a9f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9206d384-b88d-40be-bae7-f7d0b934628e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8dedad3ee9954c63" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a14d54ed-c900-4964-bb37-f598b693b5b6"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rb0a6e76333f441b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R3094aa863fe04ee9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R3b1245fa7e8a4043" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4893aaff4b5f4310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0ed88afe5c6e430e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rce8400e7dd5e4dbc" /></Relationships>
-</file>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Raed2bbd4966d4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rdca2404aab0a4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R9f42534896de40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R49b3abbf2f824924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R8f89f7d0792d4a9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8dedad3ee9954c63" /></Relationships>
+</file>