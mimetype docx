--- v2 (2026-07-26)
+++ v3 (2026-09-28)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R83add9bdc03a4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R83c6977ae2eb47f0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0539f7ab7ba74e38" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="48dab720-84a8-44e2-80b6-52c46401056d"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re661ca0acd104a80" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bcc484a7-aab4-4ba2-9f30-75bbc485584f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R27a4ccee789c4b11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d98fa101-08c5-4ff2-908a-2ac5ce370f9b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcf00bba9abb94ba7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a2c1e8fc-b30d-43c3-a646-a6b6808d9141"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R412e959c53964afe" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dcb4f90f-8253-45fb-811a-72176eb20ab1"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb55be6ba86f0481f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7fd758f4-c5e8-497c-a0de-d15187d6f29f"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9749b89d5a77454f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2005ff45-26e9-4c44-bf2a-812adabcc187"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R21221d01474847af" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f48655e9-fdf3-466b-b57e-31302a17779e"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R0539f7ab7ba74e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R91de843077bb478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6bf8c2428cb2442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rdd728c44999b4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R096a750a6ccb433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R79cd08baa3154a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R586d18da13ea4a60" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re661ca0acd104a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R27a4ccee789c4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rcf00bba9abb94ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R412e959c53964afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb55be6ba86f0481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R9749b89d5a77454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R21221d01474847af" /></Relationships>
 </file>