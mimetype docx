--- v3 (2026-09-28)
+++ v4 (2026-10-18)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R83c6977ae2eb47f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R34b67f5a52d14f13" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re661ca0acd104a80" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="f48655e9-fdf3-466b-b57e-31302a17779e"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R219b62307d444acd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e164a245-6c00-4394-aaee-f8b9e56ce705"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R421d82ced7514d18" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7cb7da91-3e7d-4470-848c-7df1630ef7eb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfc92cd3beb3e4aa9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="99b229c6-e30d-4ea3-a34f-339dae900d69"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R83d2de35659b4825" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f711c362-82ba-4cba-8d8c-2836b9d822ad"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd56386d1cf3547ed" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="73f9e59b-330b-4ea4-a252-0f0e06afc413"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R3f895fab1bde4c9d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0d6a45c1-c6c0-4b37-8fde-23974ce50536"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra52aeb9eb4464d55" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="f88168ba-5bb2-45dd-9d90-beaa084d1f3f"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re661ca0acd104a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R27a4ccee789c4b11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rcf00bba9abb94ba7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R412e959c53964afe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rb55be6ba86f0481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R9749b89d5a77454f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R21221d01474847af" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R219b62307d444acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R421d82ced7514d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfc92cd3beb3e4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R83d2de35659b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rd56386d1cf3547ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R3f895fab1bde4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra52aeb9eb4464d55" /></Relationships>
 </file>