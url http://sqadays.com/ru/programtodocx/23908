--- v4 (2026-10-18)
+++ v5 (2026-11-07)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R34b67f5a52d14f13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rab5110a94c1849e0" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R219b62307d444acd" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="f88168ba-5bb2-45dd-9d90-beaa084d1f3f"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R39b41f7ef9bd4fbf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7884c75a-2fa2-43c4-bd48-34f6f50a01a0"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rcfb642f0e839464f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1b184cab-609b-49fb-a8f2-6062e219b897"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rea839e571cb74dfa" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="258f6e24-08c5-4750-bc45-30f15cd6dd77"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5a9ea77e58944b9c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="93c235b6-0b26-43a7-b506-90baf4c7d4eb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R16186d0faf89498d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="5671ff05-1d55-49ac-9287-b275cf0d7b7d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6806676ee81341c6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b8508760-b711-441f-9c00-9c3853f83226"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9737aa10aba04297" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1b6cce94-176f-4d60-8cf8-ea2d23c938ad"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R219b62307d444acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R421d82ced7514d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfc92cd3beb3e4aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R83d2de35659b4825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rd56386d1cf3547ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R3f895fab1bde4c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra52aeb9eb4464d55" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R39b41f7ef9bd4fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rcfb642f0e839464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rea839e571cb74dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R5a9ea77e58944b9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R16186d0faf89498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R6806676ee81341c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R9737aa10aba04297" /></Relationships>
 </file>