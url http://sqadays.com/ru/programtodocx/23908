--- v0 (2026-05-24)
+++ v1 (2026-06-15)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="Rbd0174b46a6545d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R700f3875df6f4fc6" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re2d606d06d9f48a8" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="35c933a5-71d2-4216-9963-c00860636254"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3509b7f891e458d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c55c0eb7-25aa-4a88-ad59-2ab3a9acf4cc"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra0b22912e90747ae" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="83c07828-e879-4ab5-8f66-252017fa52a5"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R21cb3a0f3015435b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="177ecffc-f433-49e4-9e95-d3c2f4163e7d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R2f5fc1618a644984" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="a8134ab9-0d27-4495-8925-1fc8ef109c0b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5aec91988d9f4abc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7bec42d4-2c8e-4be0-8cc3-3a64323779af"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R86c48f3de2f644c3" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0c123bb4-b295-47c5-8414-0c9a5fd24e1e"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc3c68a6c49ea468e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="365517e4-b21b-4466-b478-55901b715d51"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re2d606d06d9f48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R2ce2cc3ec84446f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rfd7a29070fb64c1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R3949739ff1be472e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rc5a90381bac64c2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rc894208061644df2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb9aec85201534b10" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra3509b7f891e458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra0b22912e90747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R21cb3a0f3015435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2f5fc1618a644984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R5aec91988d9f4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R86c48f3de2f644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rc3c68a6c49ea468e" /></Relationships>
 </file>