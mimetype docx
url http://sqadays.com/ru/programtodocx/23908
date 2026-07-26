--- v1 (2026-06-15)
+++ v2 (2026-07-26)
@@ -1,326 +1,326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R700f3875df6f4fc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R83add9bdc03a4e60" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra3509b7f891e458d" cstate="print">
-[...259 lines deleted...]
-                        <a:ext uri="365517e4-b21b-4466-b478-55901b715d51"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0539f7ab7ba74e38" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2446a414-bd8e-411d-93c4-122569fb4246"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R91de843077bb478e" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e7966098-f70a-49bb-b9f5-da1e3d9841aa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R6bf8c2428cb2442f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7ce8794a-8468-4187-b6b3-4cac4cca218d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd728c44999b4108" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="615a2092-f2d9-47f4-a5a2-ece5e9731757"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R096a750a6ccb433a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="431ca0f6-b388-4dae-889c-f22297d3e646"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R79cd08baa3154a74" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="01c3bfff-7a47-41be-a26a-8a1b6075b174"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R586d18da13ea4a60" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="48dab720-84a8-44e2-80b6-52c46401056d"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Ra3509b7f891e458d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Ra0b22912e90747ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R21cb3a0f3015435b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2f5fc1618a644984" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R5aec91988d9f4abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R86c48f3de2f644c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rc3c68a6c49ea468e" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R0539f7ab7ba74e38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R91de843077bb478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R6bf8c2428cb2442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rdd728c44999b4108" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R096a750a6ccb433a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R79cd08baa3154a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R586d18da13ea4a60" /></Relationships>
 </file>