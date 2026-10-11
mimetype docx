--- v0 (2026-06-17)
+++ v1 (2026-10-11)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R8966d49b049d45f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R59ac77267d6e421e" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R51588b51f5ca44bb" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="614244d5-7d2a-4941-8a82-fcebcc90cb95"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b3b54eac9c94a5a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="edda390c-0582-4220-acb9-9e8830465e98"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R9dc3c32e503a42a7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="7870cd17-28d2-4ff4-9fec-d4ad615de6fa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R943dfb6bb51446fe" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d8aac6a0-fd93-4b20-a194-3c577b8afc8a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R186829fcd29a4539" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="82b57a75-c34f-4272-8d78-58761484ca25"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0fd5934e20ad4a75" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e097ea1c-a8ec-42da-a647-445d33d67259"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ra597c38631f54c53" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2dce3191-1312-4a92-aa67-8c7598144604"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R75f20bae7daf48cb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ade4fd21-64a6-4822-bed6-17b072439c0c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rd4dfb80fff64437f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="012b4f8f-e587-455b-9a32-d708e697a2c4"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R51588b51f5ca44bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R2625f4d093364c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R8bcad34b3b1a40b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R2820d8e898654d3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf70453ea74614aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R1620071869ce40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Ra07e841268924fea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R6225ed39bb7e4926" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R8b3b54eac9c94a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9dc3c32e503a42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R943dfb6bb51446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R186829fcd29a4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0fd5934e20ad4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra597c38631f54c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R75f20bae7daf48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rd4dfb80fff64437f" /></Relationships>
 </file>