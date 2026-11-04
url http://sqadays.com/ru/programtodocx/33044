--- v1 (2026-10-11)
+++ v2 (2026-11-04)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R59ac77267d6e421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R08058c8dc0b0457b" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8b3b54eac9c94a5a" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="012b4f8f-e587-455b-9a32-d708e697a2c4"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R731457ee8c58441d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="75437b35-d2b1-49f1-8f12-7e71c5d3c859"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R871682a1bcdf4336" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c6bb319e-1e9a-474f-9788-ed14390e7a59"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re70e9590b72847f9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="10478de9-e03a-4190-85c9-3d5cbe73c12c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R4be0d87637b14b65" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="cf13a0de-7df4-4926-bbd7-6bf08b335622"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R776513fecb1146f8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="50b6a3d8-8ff8-412f-994f-48de4b0c68fd"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R49cc3849243c42fc" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c18b6a53-b7e2-45ef-afee-670dabc2742c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rfec5f52b99dd42b1" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="9265e07f-6e6a-431a-b0e9-92f68af1d866"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1a2b146b58f44b22" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2811bed1-2dd6-4406-920f-a91121636a7d"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R8b3b54eac9c94a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R9dc3c32e503a42a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R943dfb6bb51446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R186829fcd29a4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0fd5934e20ad4a75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Ra597c38631f54c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R75f20bae7daf48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rd4dfb80fff64437f" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R731457ee8c58441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R871682a1bcdf4336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Re70e9590b72847f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R4be0d87637b14b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R776513fecb1146f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R49cc3849243c42fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rfec5f52b99dd42b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R1a2b146b58f44b22" /></Relationships>
 </file>