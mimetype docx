--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R0bcc80e20b674c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2426b294b0654a1f" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc388d47edd70489f" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="c35b054e-0548-4afe-9cf0-b7532ba8b324"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R46560b4b13894bf6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dbdb7c6b-cabc-44bb-9b14-dacaa9cf55b8"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R706c62735c4f4130" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="237c72c4-d15d-4cad-a4f8-5e4f5026f567"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R74948af417db400d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="542f3df8-f410-4f4e-91aa-582cfebf5e8c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Ree50469e1c594ce9" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="64e7dc3d-3e05-40a7-9843-f5d0d724352b"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf53fef2743ed46ae" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="468c0b30-6bb3-4fcc-aeaa-395e3dec7a5c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rebbd37f454134235" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0d8a8ddd-f5e1-4c73-a049-174736d932a7"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Re944fe743d914a2b" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6174cecb-eeb5-4fc4-a03e-5ab6e621d130"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R88da469354ba40ec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1bd56b26-1052-4bf3-a456-956bba732e76"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Rc388d47edd70489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R5a3134b9385a4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rf75810bd9e164643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rfbc6529aff184ecf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R617c3224aa1a4f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R9035d268c0b340eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rbaaa4569b1114d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="Rb467b9f89fba4064" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R46560b4b13894bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R706c62735c4f4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R74948af417db400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ree50469e1c594ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf53fef2743ed46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rebbd37f454134235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re944fe743d914a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R88da469354ba40ec" /></Relationships>
 </file>