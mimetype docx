--- v1 (2026-06-02)
+++ v2 (2026-06-25)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R2426b294b0654a1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4d940b32d4b042cd" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R46560b4b13894bf6" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="1bd56b26-1052-4bf3-a456-956bba732e76"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R352773a9786a4aff" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e0189edd-38f4-46dc-9f50-76b708188de4"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rc02c2ce1dbc04361" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="72b9b9a8-4f66-4a3c-a7fd-7748bbffa153"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rdd87d4ec380d4439" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="c43b836f-d53d-401e-b59e-b64f307c6abb"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8def89e911a949cf" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="70a6180b-ab24-4e33-9518-ccf7dead2ead"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R69ef912227984ce2" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="4e15d9c3-e4c9-49d5-877d-7e75de77fc15"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R5e0fc7a127ae46cd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1f8d710c-13b7-4cdd-aae3-6f27bf5adbe6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rce2028a300e24254" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="ac42564e-c4d0-43fa-9d80-e0ece6eacc3a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R94f768bf47474a9d" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="bc11ff78-7b03-45df-8cc5-36bd20665d8c"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R46560b4b13894bf6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R706c62735c4f4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R74948af417db400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Ree50469e1c594ce9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf53fef2743ed46ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rebbd37f454134235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Re944fe743d914a2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R88da469354ba40ec" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R352773a9786a4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc02c2ce1dbc04361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdd87d4ec380d4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R8def89e911a949cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R69ef912227984ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R5e0fc7a127ae46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rce2028a300e24254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R94f768bf47474a9d" /></Relationships>
 </file>