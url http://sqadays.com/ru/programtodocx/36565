--- v2 (2026-06-25)
+++ v3 (2026-10-04)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R4d940b32d4b042cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42313e4de5d94d53" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R352773a9786a4aff" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="bc11ff78-7b03-45df-8cc5-36bd20665d8c"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R13ad2815c5204ea6" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="20776cf3-2715-4f9e-aa76-61e8a3f7929c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R31085669971e414c" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2cd7eb74-980d-4504-9f25-0352a6ca1504"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb6c45b41c4804eb8" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="b0df458a-26e6-4ff5-bd10-cc591407e364"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb9f235854902428a" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2532b9dd-6eed-49bf-8a97-241e05de1256"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0ab49d753d1b42ec" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2a33cc44-f1a5-4b48-b2a1-d49747e27f32"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R8085bcb71ece4fbb" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="1a1d20d7-4bfa-4013-a7ff-48126bdda1aa"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb042cae1c70a4421" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="05a4e5c8-0c9d-4194-8b8a-1dd58e15eb44"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R0e5880f3afb54b58" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e2b3fed8-b209-4ca8-b278-83437f494591"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R352773a9786a4aff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Rc02c2ce1dbc04361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rdd87d4ec380d4439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="R8def89e911a949cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R69ef912227984ce2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R5e0fc7a127ae46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rce2028a300e24254" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R94f768bf47474a9d" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R13ad2815c5204ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R31085669971e414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rb6c45b41c4804eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb9f235854902428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0ab49d753d1b42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8085bcb71ece4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb042cae1c70a4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R0e5880f3afb54b58" /></Relationships>
 </file>