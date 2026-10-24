--- v3 (2026-10-04)
+++ v4 (2026-10-24)
@@ -1,369 +1,369 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R42313e4de5d94d53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/word/document.xml" Id="R90de05ba8c444714" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:sectPr>
       <w:pgMar w:top="1" w:right="1" w:bottom="1" w:left="1" w:header="1" w:footer="1" w:gutter="1"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="9"/>
     </w:sectPr>
     <w:p>
       <w:r>
         <w:drawing>
           <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
             <wp:extent cx="7560000" cy="10692000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="New Bitmap Image.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R13ad2815c5204ea6" cstate="print">
-[...302 lines deleted...]
-                        <a:ext uri="e2b3fed8-b209-4ca8-b278-83437f494591"/>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R083d9c15d1d04463" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="d873305f-1930-4b4a-9249-d7b2cf63e6e2"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Redb8cb88ecfd4c62" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="6c8d192d-562b-4640-adc5-fa105d1ccab6"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R41ec8e52a11c41fd" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="0d27242c-4806-4c82-bdd8-c2338738f19a"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rb05ba68b36a64cf4" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="dcdce9e9-9d31-49d6-a4bf-c541771cce04"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf2a4a79dc8e04fce" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="57814200-e3c0-4a17-a965-92c1c73bb82c"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="Rf4f8cc2f7df442e7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="2aa4d333-2b0a-4afa-b94a-ef2b5006a76d"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R1774486d84414d7f" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="e5149bae-5da5-4b55-9d8b-f8b04e326419"/>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="7560000" cy="10692000"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:drawing>
+          <wp:inline xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0" wp14:editId="50D07946">
+            <wp:extent cx="7560000" cy="10692000"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="1" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="New Bitmap Image.png"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="R309b629090904e81" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="56744272-a1f1-46c7-b63e-339e4fc22af8"/>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7560000" cy="10692000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R13ad2815c5204ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="R31085669971e414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="Rb6c45b41c4804eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb9f235854902428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="R0ab49d753d1b42ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="R8085bcb71ece4fbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="Rb042cae1c70a4421" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R0e5880f3afb54b58" /></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="R083d9c15d1d04463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image2.png" Id="Redb8cb88ecfd4c62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image3.png" Id="R41ec8e52a11c41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image4.png" Id="Rb05ba68b36a64cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image5.png" Id="Rf2a4a79dc8e04fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image6.png" Id="Rf4f8cc2f7df442e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image7.png" Id="R1774486d84414d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image8.png" Id="R309b629090904e81" /></Relationships>
 </file>